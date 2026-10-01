--- v0 (2025-10-21)
+++ v1 (2026-10-01)
@@ -5814,52 +5814,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B47C606630E314EA8A0C508C4554784" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="afd22123b06a6c9298b95ed7c917dfe2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="64f59d4f-fa05-4379-92f5-cdf943f66c6c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9724441172ece29ca042036acc590cf8" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B47C606630E314EA8A0C508C4554784" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="52ed2a692d8635aec578941f072b0b0f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="64f59d4f-fa05-4379-92f5-cdf943f66c6c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="019e3564183e66e784cc151039aa5dd9" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="64f59d4f-fa05-4379-92f5-cdf943f66c6c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -5997,51 +5997,51 @@
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B49846D3-7DAC-4E7B-8304-23FA6AA39805}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B3036B9-1386-4556-91E7-C897CAA9211A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1EE8636-DE7F-471F-B494-1E4EC1DC87D7}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC180FB8-F101-415B-B645-75AC9E424DBD}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B217F0F-5352-4D88-B2B7-F57D25BD4080}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1789</Words>
   <Characters>10202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>85</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>