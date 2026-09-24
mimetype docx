--- v0 (2026-01-13)
+++ v1 (2026-09-24)
@@ -3275,52 +3275,52 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D5D77E02C9898040A1E8C71CE02E73C3" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fbe94ac15c29700805a43c12b545bb73">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c64490b4aec6201516c3a874156f37b2">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D5D77E02C9898040A1E8C71CE02E73C3" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="11f73ee1be2c0da80a0153d165ccd861">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27b4a4f76bea50102067bc7ec8c6d4d1">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
@@ -3408,51 +3408,51 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CF3649A-2907-4A68-94F4-A1F4D0192EBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="456539ab-cbcd-42af-bec1-5845d164726a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4822852F-AA94-4F92-9C51-6A904D1027EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D44BACE5-543E-4E89-80FC-B186337E84D4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F09AF4CB-6E10-4BB2-8F11-A35D2CCBBE0B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>443</Words>
   <Characters>2531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>